--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1236,51 +1236,51 @@
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2">
         <v>100.0</v>
       </c>
       <c r="L2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">