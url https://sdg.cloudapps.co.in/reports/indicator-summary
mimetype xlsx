--- v1 (2026-06-13)
+++ v2 (2026-08-26)
@@ -1236,2034 +1236,2028 @@
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2">
         <v>100.0</v>
       </c>
       <c r="L2">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3">
-        <v>100.0</v>
+        <v>99.988316</v>
       </c>
       <c r="L3">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4">
-        <v>58.016116</v>
+        <v>37.548565</v>
       </c>
       <c r="L4">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>31</v>
       </c>
       <c r="K5">
-        <v>65.243902</v>
+        <v>92.140238</v>
       </c>
       <c r="L5">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>35</v>
       </c>
       <c r="K6">
-        <v>83.724741</v>
+        <v>90.192911</v>
       </c>
       <c r="L6">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>40</v>
       </c>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
       <c r="L7">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
       <c r="G8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>44</v>
       </c>
       <c r="K8">
         <v>100.0</v>
       </c>
       <c r="L8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
       <c r="K9">
         <v>100.0</v>
       </c>
       <c r="L9">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
       <c r="K10">
-        <v>86.051744</v>
+        <v>83.641457</v>
       </c>
       <c r="L10">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>55</v>
       </c>
       <c r="K11">
-        <v>3386.431297</v>
+        <v>3.61784</v>
       </c>
       <c r="L11">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>59</v>
       </c>
       <c r="K12">
-        <v>14992.467513</v>
+        <v>14.525599</v>
       </c>
       <c r="L12">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="E13" t="s">
         <v>63</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>64</v>
       </c>
       <c r="K13">
-        <v>134.547705</v>
+        <v>145.700857</v>
       </c>
       <c r="L13">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>62</v>
       </c>
       <c r="E14" t="s">
         <v>63</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>67</v>
       </c>
       <c r="K14">
-        <v>100.0</v>
+        <v>99.982926</v>
       </c>
       <c r="L14">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>70</v>
       </c>
       <c r="K15">
-        <v>92.024751</v>
+        <v>93.183848</v>
       </c>
       <c r="L15">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16" t="s">
         <v>73</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>74</v>
       </c>
       <c r="K16">
-        <v>21.982414</v>
+        <v>5.095323</v>
       </c>
       <c r="L16">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
       <c r="G17" t="s">
         <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>77</v>
       </c>
       <c r="L17">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>80</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>81</v>
       </c>
       <c r="K18">
-        <v>0.942061</v>
+        <v>0.556524</v>
       </c>
       <c r="L18">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
         <v>84</v>
       </c>
       <c r="K19">
-        <v>111.454545</v>
+        <v>60.285714</v>
       </c>
       <c r="L19">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="F20" t="s">
         <v>88</v>
       </c>
       <c r="G20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>89</v>
       </c>
       <c r="K20">
-        <v>26.029188</v>
+        <v>24.06883</v>
       </c>
       <c r="L20">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>88</v>
       </c>
       <c r="G21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>92</v>
       </c>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
       <c r="L21">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>94</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
         <v>88</v>
       </c>
       <c r="G22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>95</v>
       </c>
       <c r="K22">
         <v>0.326726</v>
       </c>
       <c r="L22">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
         <v>39</v>
       </c>
       <c r="G23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>98</v>
       </c>
       <c r="K23">
-        <v>24.515356</v>
+        <v>4.879111</v>
       </c>
       <c r="L23">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="E24" t="s">
         <v>102</v>
       </c>
       <c r="F24" t="s">
         <v>103</v>
       </c>
       <c r="G24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>104</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>106</v>
       </c>
       <c r="C25" t="s">
         <v>101</v>
       </c>
       <c r="E25" t="s">
         <v>102</v>
       </c>
       <c r="F25" t="s">
         <v>107</v>
       </c>
       <c r="G25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>108</v>
       </c>
       <c r="K25">
-        <v>0.997214</v>
+        <v>1.00532</v>
       </c>
       <c r="L25">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>110</v>
       </c>
       <c r="C26" t="s">
         <v>101</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
       <c r="G26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>112</v>
       </c>
       <c r="K26">
-        <v>79.154519</v>
+        <v>77.122302</v>
       </c>
       <c r="L26">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>114</v>
       </c>
       <c r="C27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>111</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
       <c r="G27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>115</v>
       </c>
       <c r="K27">
-        <v>90.962099</v>
+        <v>91.223022</v>
       </c>
       <c r="L27">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>102</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
       <c r="G28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>118</v>
       </c>
       <c r="K28">
-        <v>61.015119</v>
+        <v>78.3</v>
       </c>
       <c r="L28">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>120</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="E29" t="s">
         <v>102</v>
       </c>
       <c r="F29" t="s">
         <v>107</v>
       </c>
       <c r="G29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>121</v>
       </c>
+      <c r="K29">
+        <v>12.96611</v>
+      </c>
+      <c r="L29">
+        <v>2025</v>
+      </c>
+      <c r="M29" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>123</v>
       </c>
       <c r="C30" t="s">
         <v>124</v>
       </c>
       <c r="E30" t="s">
         <v>87</v>
       </c>
       <c r="F30" t="s">
         <v>125</v>
       </c>
       <c r="G30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
         <v>126</v>
       </c>
       <c r="K30">
-        <v>3.251867</v>
+        <v>3.915513</v>
       </c>
       <c r="L30">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>128</v>
       </c>
       <c r="C31" t="s">
         <v>124</v>
       </c>
       <c r="E31" t="s">
         <v>87</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
       <c r="G31" t="s">
         <v>18</v>
       </c>
       <c r="J31" t="s">
         <v>129</v>
       </c>
       <c r="K31">
-        <v>33.333333</v>
+        <v>49.152542</v>
       </c>
       <c r="L31">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>131</v>
       </c>
       <c r="C32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="G32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>132</v>
       </c>
       <c r="K32">
-        <v>100.0</v>
+        <v>97.919539</v>
       </c>
       <c r="L32">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>134</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="E33" t="s">
         <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>137</v>
       </c>
       <c r="K33">
-        <v>23.937849</v>
+        <v>91.615854</v>
       </c>
       <c r="L33">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>139</v>
       </c>
       <c r="C34" t="s">
         <v>135</v>
       </c>
       <c r="E34" t="s">
         <v>140</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
       <c r="G34" t="s">
         <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>141</v>
       </c>
       <c r="K34">
-        <v>88.046647</v>
+        <v>100.0</v>
       </c>
       <c r="L34">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>143</v>
       </c>
       <c r="C35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
       <c r="G35" t="s">
         <v>18</v>
       </c>
       <c r="J35" t="s">
         <v>144</v>
       </c>
       <c r="K35">
         <v>100.0</v>
       </c>
       <c r="L35">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>146</v>
       </c>
       <c r="C36" t="s">
         <v>147</v>
       </c>
       <c r="E36" t="s">
         <v>148</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
       <c r="G36" t="s">
         <v>18</v>
       </c>
       <c r="J36" t="s">
         <v>149</v>
       </c>
       <c r="K36">
         <v>100.0</v>
       </c>
       <c r="L36">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>151</v>
       </c>
       <c r="C37" t="s">
         <v>152</v>
       </c>
       <c r="E37" t="s">
         <v>153</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
       <c r="G37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>154</v>
       </c>
       <c r="K37">
-        <v>97.359902</v>
+        <v>100.0</v>
       </c>
       <c r="L37">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>156</v>
       </c>
       <c r="C38" t="s">
         <v>152</v>
       </c>
       <c r="E38" t="s">
         <v>87</v>
       </c>
       <c r="F38" t="s">
         <v>39</v>
       </c>
       <c r="G38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
         <v>157</v>
       </c>
       <c r="L38">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>158</v>
       </c>
       <c r="B39" t="s">
         <v>159</v>
       </c>
       <c r="C39" t="s">
         <v>152</v>
       </c>
       <c r="E39" t="s">
         <v>160</v>
       </c>
       <c r="F39" t="s">
         <v>39</v>
       </c>
       <c r="G39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>161</v>
       </c>
       <c r="K39">
-        <v>8.451318</v>
+        <v>8.625572</v>
       </c>
       <c r="L39">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>163</v>
       </c>
       <c r="C40" t="s">
         <v>152</v>
       </c>
       <c r="E40" t="s">
         <v>160</v>
       </c>
       <c r="F40" t="s">
         <v>39</v>
       </c>
       <c r="G40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
         <v>164</v>
       </c>
       <c r="K40">
-        <v>3.147462</v>
+        <v>3.201917</v>
       </c>
       <c r="L40">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>165</v>
       </c>
       <c r="B41" t="s">
         <v>166</v>
       </c>
       <c r="C41" t="s">
         <v>152</v>
       </c>
       <c r="E41" t="s">
         <v>167</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
       <c r="G41" t="s">
         <v>18</v>
       </c>
       <c r="J41" t="s">
         <v>168</v>
       </c>
       <c r="K41">
-        <v>5680.216864</v>
+        <v>5770.10973</v>
       </c>
       <c r="L41">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>169</v>
       </c>
       <c r="B42" t="s">
         <v>170</v>
       </c>
       <c r="C42" t="s">
         <v>171</v>
       </c>
       <c r="E42" t="s">
         <v>172</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
       <c r="G42" t="s">
         <v>18</v>
       </c>
       <c r="J42" t="s">
         <v>173</v>
       </c>
       <c r="K42">
         <v>100.0</v>
       </c>
       <c r="L42">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>174</v>
       </c>
       <c r="B43" t="s">
         <v>175</v>
       </c>
       <c r="C43" t="s">
         <v>171</v>
       </c>
       <c r="E43" t="s">
         <v>176</v>
       </c>
       <c r="F43" t="s">
         <v>17</v>
       </c>
       <c r="G43" t="s">
         <v>18</v>
       </c>
       <c r="J43" t="s">
         <v>177</v>
       </c>
       <c r="K43">
-        <v>93.298455</v>
+        <v>91.794688</v>
       </c>
       <c r="L43">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>178</v>
       </c>
       <c r="B44" t="s">
         <v>179</v>
       </c>
       <c r="C44" t="s">
         <v>171</v>
       </c>
       <c r="E44" t="s">
         <v>167</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
       <c r="G44" t="s">
         <v>18</v>
       </c>
       <c r="J44" t="s">
         <v>180</v>
       </c>
       <c r="K44">
-        <v>98.823529</v>
+        <v>50.0</v>
       </c>
       <c r="L44">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>181</v>
       </c>
       <c r="B45" t="s">
         <v>182</v>
       </c>
       <c r="C45" t="s">
         <v>171</v>
       </c>
       <c r="E45" t="s">
         <v>167</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
       <c r="G45" t="s">
         <v>18</v>
       </c>
       <c r="J45" t="s">
         <v>183</v>
       </c>
       <c r="K45">
-        <v>100.0</v>
+        <v>85.555556</v>
       </c>
       <c r="L45">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>184</v>
       </c>
       <c r="B46" t="s">
         <v>185</v>
       </c>
       <c r="C46" t="s">
         <v>186</v>
       </c>
       <c r="E46" t="s">
         <v>187</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
       <c r="G46" t="s">
         <v>18</v>
       </c>
       <c r="J46" t="s">
         <v>188</v>
       </c>
       <c r="K46">
-        <v>45.570776</v>
+        <v>58.676894</v>
       </c>
       <c r="L46">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>190</v>
       </c>
       <c r="C47" t="s">
         <v>186</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
       <c r="G47" t="s">
         <v>18</v>
       </c>
       <c r="J47" t="s">
         <v>191</v>
       </c>
       <c r="K47">
-        <v>100.0</v>
+        <v>99.989951</v>
       </c>
       <c r="L47">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>193</v>
       </c>
       <c r="C48" t="s">
         <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
       <c r="G48" t="s">
         <v>18</v>
       </c>
       <c r="J48" t="s">
         <v>194</v>
       </c>
       <c r="K48">
         <v>100.0</v>
       </c>
       <c r="L48">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>195</v>
       </c>
       <c r="B49" t="s">
         <v>196</v>
       </c>
       <c r="C49" t="s">
         <v>197</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
         <v>198</v>
       </c>
       <c r="G49" t="s">
         <v>18</v>
       </c>
       <c r="J49" t="s">
         <v>199</v>
       </c>
+      <c r="L49">
+        <v>2025</v>
+      </c>
+      <c r="M49" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>201</v>
       </c>
       <c r="C50" t="s">
         <v>197</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>17</v>
       </c>
       <c r="G50" t="s">
         <v>18</v>
       </c>
       <c r="J50" t="s">
         <v>202</v>
       </c>
       <c r="K50">
-        <v>100.0</v>
+        <v>89.905363</v>
       </c>
       <c r="L50">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>203</v>
       </c>
       <c r="B51" t="s">
         <v>204</v>
       </c>
       <c r="C51" t="s">
         <v>197</v>
       </c>
       <c r="E51" t="s">
         <v>205</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
       <c r="G51" t="s">
         <v>18</v>
       </c>
       <c r="J51" t="s">
         <v>206</v>
       </c>
       <c r="K51">
-        <v>8.385973</v>
+        <v>4.791984</v>
       </c>
       <c r="L51">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>207</v>
       </c>
       <c r="B52" t="s">
         <v>208</v>
       </c>
       <c r="C52" t="s">
         <v>197</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
       <c r="G52" t="s">
         <v>18</v>
       </c>
       <c r="J52" t="s">
         <v>209</v>
       </c>
       <c r="K52">
-        <v>100.0</v>
+        <v>111.111111</v>
       </c>
       <c r="L52">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>211</v>
       </c>
       <c r="C53" t="s">
         <v>197</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
       <c r="G53" t="s">
         <v>18</v>
       </c>
       <c r="J53" t="s">
         <v>212</v>
       </c>
       <c r="L53">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>214</v>
       </c>
       <c r="C54" t="s">
         <v>197</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>17</v>
       </c>
       <c r="G54" t="s">
         <v>18</v>
       </c>
       <c r="J54" t="s">
         <v>215</v>
       </c>
-      <c r="K54">
-[...1 lines deleted...]
-      </c>
       <c r="L54">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>216</v>
       </c>
       <c r="B55" t="s">
         <v>217</v>
       </c>
       <c r="C55" t="s">
         <v>218</v>
       </c>
       <c r="E55" t="s">
         <v>53</v>
       </c>
       <c r="F55" t="s">
         <v>17</v>
       </c>
       <c r="G55" t="s">
         <v>18</v>
       </c>
       <c r="J55" t="s">
         <v>219</v>
       </c>
       <c r="K55">
-        <v>1.998729</v>
+        <v>1.699161</v>
       </c>
       <c r="L55">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>220</v>
       </c>
       <c r="B56" t="s">
         <v>221</v>
       </c>
       <c r="C56" t="s">
         <v>218</v>
       </c>
       <c r="E56" t="s">
         <v>222</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
       <c r="G56" t="s">
         <v>18</v>
       </c>
       <c r="J56" t="s">
         <v>223</v>
       </c>
+      <c r="K56">
+        <v>0.705711</v>
+      </c>
       <c r="L56">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>224</v>
       </c>
       <c r="B57" t="s">
         <v>225</v>
       </c>
       <c r="C57" t="s">
         <v>218</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>226</v>
       </c>
       <c r="G57" t="s">
         <v>18</v>
       </c>
       <c r="J57" t="s">
         <v>227</v>
       </c>
-      <c r="K57">
-[...1 lines deleted...]
-      </c>
       <c r="L57">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>229</v>
       </c>
       <c r="C58" t="s">
         <v>230</v>
       </c>
       <c r="E58" t="s">
         <v>231</v>
       </c>
       <c r="F58" t="s">
         <v>39</v>
       </c>
       <c r="G58" t="s">
         <v>18</v>
       </c>
       <c r="J58" t="s">
         <v>232</v>
       </c>
       <c r="K58">
-        <v>0.032673</v>
+        <v>0.121687</v>
       </c>
       <c r="L58">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>233</v>
       </c>
       <c r="B59" t="s">
         <v>234</v>
       </c>
       <c r="C59" t="s">
         <v>230</v>
       </c>
       <c r="E59" t="s">
         <v>53</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
       <c r="G59" t="s">
         <v>18</v>
       </c>
       <c r="J59" t="s">
         <v>235</v>
       </c>
       <c r="K59">
-        <v>476.56175</v>
+        <v>2.352211</v>
       </c>
       <c r="L59">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>236</v>
       </c>
       <c r="B60" t="s">
         <v>237</v>
       </c>
       <c r="C60" t="s">
         <v>238</v>
       </c>
       <c r="E60" t="s">
         <v>239</v>
       </c>
       <c r="F60" t="s">
         <v>240</v>
       </c>
       <c r="G60" t="s">
         <v>18</v>
       </c>
       <c r="J60" t="s">
         <v>241</v>
       </c>
-      <c r="K60">
-[...1 lines deleted...]
-      </c>
       <c r="L60">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>242</v>
       </c>
       <c r="B61" t="s">
         <v>243</v>
       </c>
       <c r="C61" t="s">
         <v>244</v>
       </c>
       <c r="E61" t="s">
         <v>87</v>
       </c>
       <c r="F61" t="s">
         <v>39</v>
       </c>
       <c r="G61" t="s">
         <v>18</v>
       </c>
       <c r="J61" t="s">
         <v>245</v>
       </c>
       <c r="K61">
-        <v>0.25049</v>
+        <v>0.272272</v>
       </c>
       <c r="L61">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>247</v>
       </c>
       <c r="C62" t="s">
         <v>244</v>
       </c>
       <c r="E62" t="s">
         <v>87</v>
       </c>
       <c r="F62" t="s">
         <v>39</v>
       </c>
       <c r="G62" t="s">
         <v>18</v>
       </c>
       <c r="J62" t="s">
         <v>248</v>
       </c>
-      <c r="K62">
-[...1 lines deleted...]
-      </c>
       <c r="L62">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>250</v>
       </c>
       <c r="C63" t="s">
         <v>244</v>
       </c>
       <c r="E63" t="s">
         <v>87</v>
       </c>
       <c r="F63" t="s">
         <v>39</v>
       </c>
       <c r="G63" t="s">
         <v>18</v>
       </c>
       <c r="J63" t="s">
         <v>251</v>
       </c>
       <c r="L63">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>252</v>
       </c>
       <c r="B64" t="s">
         <v>253</v>
       </c>
       <c r="C64" t="s">
         <v>244</v>
       </c>
       <c r="E64" t="s">
         <v>254</v>
       </c>
       <c r="F64" t="s">
         <v>107</v>
       </c>
       <c r="G64" t="s">
         <v>18</v>
       </c>
       <c r="J64" t="s">
         <v>255</v>
       </c>
       <c r="K64">
-        <v>0.9</v>
+        <v>0.909091</v>
       </c>
       <c r="L64">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>256</v>
       </c>
       <c r="B65" t="s">
         <v>257</v>
       </c>
       <c r="C65" t="s">
         <v>244</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
         <v>39</v>
       </c>
       <c r="G65" t="s">
         <v>18</v>
       </c>
       <c r="J65" t="s">
         <v>258</v>
       </c>
-      <c r="K65">
-[...1 lines deleted...]
-      </c>
       <c r="L65">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>