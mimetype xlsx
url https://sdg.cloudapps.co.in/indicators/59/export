--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -12,95 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="IND-058" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Indicator Code</t>
   </si>
   <si>
     <t>Indicator Name</t>
   </si>
   <si>
+    <t>District</t>
+  </si>
+  <si>
     <t>Year</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Numerator</t>
   </si>
   <si>
     <t>Denominator</t>
   </si>
   <si>
     <t>Computed Value</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>IND-058</t>
   </si>
   <si>
     <t>Number of wildlife crime cases reported per 1,000 sq kms of forest area</t>
   </si>
   <si>
+    <t>Dhalai</t>
+  </si>
+  <si>
     <t>Per 1,000 sq km of forest area</t>
   </si>
   <si>
     <t>APPROVED</t>
+  </si>
+  <si>
+    <t>West Tripura</t>
+  </si>
+  <si>
+    <t>Unakoti</t>
+  </si>
+  <si>
+    <t>South Tripura</t>
+  </si>
+  <si>
+    <t>Sepahijala</t>
+  </si>
+  <si>
+    <t>North Tripura</t>
+  </si>
+  <si>
+    <t>Khowai</t>
+  </si>
+  <si>
+    <t>Gomati</t>
+  </si>
+  <si>
+    <t>VERIFIED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -414,629 +444,916 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:L33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:K1"/>
+      <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="84.836" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>13</v>
+      </c>
+      <c r="C2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2">
         <v>2019</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
+        <v>15</v>
+      </c>
+      <c r="L2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3">
+        <v>2019</v>
+      </c>
+      <c r="H3">
+        <v>3.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4">
+        <v>2019</v>
+      </c>
+      <c r="K4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5">
+        <v>2019</v>
+      </c>
+      <c r="K5" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6">
+        <v>2019</v>
+      </c>
+      <c r="H6">
+        <v>1.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7">
+        <v>2019</v>
+      </c>
+      <c r="K7" t="s">
+        <v>15</v>
+      </c>
+      <c r="L7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8">
+        <v>2019</v>
+      </c>
+      <c r="K8" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9">
+        <v>2019</v>
+      </c>
+      <c r="K9" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10">
+        <v>2020</v>
+      </c>
+      <c r="G10">
+        <v>5.11</v>
+      </c>
+      <c r="H10">
+        <v>3.0</v>
+      </c>
+      <c r="I10">
+        <v>587.22</v>
+      </c>
+      <c r="J10">
+        <v>5.11</v>
+      </c>
+      <c r="K10" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11">
+        <v>2020</v>
+      </c>
+      <c r="G11">
+        <v>2.91</v>
+      </c>
+      <c r="H11">
+        <v>1.0</v>
+      </c>
+      <c r="I11">
+        <v>344.06</v>
+      </c>
+      <c r="J11">
+        <v>2.91</v>
+      </c>
+      <c r="K11" t="s">
+        <v>15</v>
+      </c>
+      <c r="L11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12">
+        <v>2020</v>
+      </c>
+      <c r="G12">
+        <v>1.06</v>
+      </c>
+      <c r="H12">
+        <v>1.0</v>
+      </c>
+      <c r="I12">
+        <v>940.62</v>
+      </c>
+      <c r="J12">
+        <v>1.06</v>
+      </c>
+      <c r="K12" t="s">
+        <v>15</v>
+      </c>
+      <c r="L12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" t="s">
         <v>14</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="K3" t="s">
+      <c r="D13">
+        <v>2020</v>
+      </c>
+      <c r="I13">
+        <v>1859.37</v>
+      </c>
+      <c r="K13" t="s">
+        <v>15</v>
+      </c>
+      <c r="L13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14">
+        <v>2020</v>
+      </c>
+      <c r="I14">
+        <v>1125.13</v>
+      </c>
+      <c r="K14" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15">
+        <v>2020</v>
+      </c>
+      <c r="I15">
+        <v>846.57</v>
+      </c>
+      <c r="K15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16">
+        <v>2020</v>
+      </c>
+      <c r="I16">
+        <v>376.74</v>
+      </c>
+      <c r="K16" t="s">
+        <v>15</v>
+      </c>
+      <c r="L16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17">
+        <v>2020</v>
+      </c>
+      <c r="G17">
+        <v>9.32</v>
+      </c>
+      <c r="H17">
+        <v>2.0</v>
+      </c>
+      <c r="I17">
+        <v>214.58</v>
+      </c>
+      <c r="J17">
+        <v>9.32</v>
+      </c>
+      <c r="K17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18">
+        <v>2023</v>
+      </c>
+      <c r="I18">
+        <v>376.74</v>
+      </c>
+      <c r="K18" t="s">
+        <v>15</v>
+      </c>
+      <c r="L18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19">
+        <v>2023</v>
+      </c>
+      <c r="G19">
+        <v>13.98</v>
+      </c>
+      <c r="H19">
+        <v>3.0</v>
+      </c>
+      <c r="I19">
+        <v>214.58</v>
+      </c>
+      <c r="J19">
+        <v>13.98</v>
+      </c>
+      <c r="K19" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20">
+        <v>2023</v>
+      </c>
+      <c r="I20">
+        <v>940.62</v>
+      </c>
+      <c r="K20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21">
+        <v>2023</v>
+      </c>
+      <c r="I21">
+        <v>344.06</v>
+      </c>
+      <c r="K21" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22">
+        <v>2023</v>
+      </c>
+      <c r="I22">
+        <v>587.22</v>
+      </c>
+      <c r="K22" t="s">
+        <v>15</v>
+      </c>
+      <c r="L22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23">
+        <v>2023</v>
+      </c>
+      <c r="G23">
+        <v>1.18</v>
+      </c>
+      <c r="H23">
+        <v>1.0</v>
+      </c>
+      <c r="I23">
+        <v>846.57</v>
+      </c>
+      <c r="J23">
+        <v>1.18</v>
+      </c>
+      <c r="K23" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
         <v>14</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="K4" t="s">
+      <c r="D24">
+        <v>2023</v>
+      </c>
+      <c r="G24">
+        <v>0.54</v>
+      </c>
+      <c r="H24">
+        <v>1.0</v>
+      </c>
+      <c r="I24">
+        <v>1859.37</v>
+      </c>
+      <c r="J24">
+        <v>0.54</v>
+      </c>
+      <c r="K24" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25">
+        <v>2023</v>
+      </c>
+      <c r="I25">
+        <v>1125.13</v>
+      </c>
+      <c r="K25" t="s">
+        <v>15</v>
+      </c>
+      <c r="L25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s">
         <v>14</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="G6">
+      <c r="D26">
+        <v>2024</v>
+      </c>
+      <c r="G26">
         <v>1.0</v>
       </c>
-      <c r="J6" t="s">
-[...162 lines deleted...]
-      <c r="G14">
+      <c r="H26">
+        <v>2.0</v>
+      </c>
+      <c r="I26">
+        <v>1999.0</v>
+      </c>
+      <c r="J26">
         <v>1.0</v>
       </c>
-      <c r="H14">
-[...74 lines deleted...]
-      <c r="G17">
+      <c r="K26" t="s">
+        <v>15</v>
+      </c>
+      <c r="L26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27">
+        <v>2024</v>
+      </c>
+      <c r="I27">
+        <v>1128.0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28">
+        <v>2024</v>
+      </c>
+      <c r="I28">
+        <v>598.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29">
+        <v>2024</v>
+      </c>
+      <c r="G29">
+        <v>2.36</v>
+      </c>
+      <c r="H29">
         <v>2.0</v>
       </c>
-      <c r="H17">
-[...196 lines deleted...]
-        <v>14</v>
+      <c r="I29">
+        <v>849.0</v>
+      </c>
+      <c r="J29">
+        <v>2.36</v>
+      </c>
+      <c r="K29" t="s">
+        <v>15</v>
+      </c>
+      <c r="L29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30">
+        <v>2024</v>
+      </c>
+      <c r="I30">
+        <v>355.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31">
+        <v>2024</v>
+      </c>
+      <c r="I31">
+        <v>945.0</v>
+      </c>
+      <c r="K31" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32">
+        <v>2024</v>
+      </c>
+      <c r="I32">
+        <v>388.0</v>
+      </c>
+      <c r="K32" t="s">
+        <v>15</v>
+      </c>
+      <c r="L32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33">
+        <v>2024</v>
+      </c>
+      <c r="G33">
+        <v>18.26</v>
+      </c>
+      <c r="H33">
+        <v>4.0</v>
+      </c>
+      <c r="I33">
+        <v>219.0</v>
+      </c>
+      <c r="J33">
+        <v>18.26</v>
+      </c>
+      <c r="K33" t="s">
+        <v>15</v>
+      </c>
+      <c r="L33" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">