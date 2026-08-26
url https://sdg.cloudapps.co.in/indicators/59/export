--- v1 (2026-06-13)
+++ v2 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="IND-058" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Indicator Code</t>
   </si>
   <si>
     <t>Indicator Name</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Numerator</t>
   </si>
   <si>
@@ -84,53 +84,50 @@
     <t>Per 1,000 sq km of forest area</t>
   </si>
   <si>
     <t>APPROVED</t>
   </si>
   <si>
     <t>West Tripura</t>
   </si>
   <si>
     <t>Unakoti</t>
   </si>
   <si>
     <t>South Tripura</t>
   </si>
   <si>
     <t>Sepahijala</t>
   </si>
   <si>
     <t>North Tripura</t>
   </si>
   <si>
     <t>Khowai</t>
   </si>
   <si>
     <t>Gomati</t>
-  </si>
-[...1 lines deleted...]
-    <t>VERIFIED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -444,51 +441,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L33"/>
+  <dimension ref="A1:L41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -678,309 +675,309 @@
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>2019</v>
       </c>
       <c r="K9" t="s">
         <v>15</v>
       </c>
       <c r="L9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D10">
         <v>2020</v>
       </c>
       <c r="G10">
-        <v>5.11</v>
+        <v>2.91</v>
       </c>
       <c r="H10">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="I10">
-        <v>587.22</v>
+        <v>344.06</v>
       </c>
       <c r="J10">
-        <v>5.11</v>
+        <v>2.91</v>
       </c>
       <c r="K10" t="s">
         <v>15</v>
       </c>
       <c r="L10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11">
         <v>2020</v>
       </c>
       <c r="G11">
-        <v>2.91</v>
+        <v>1.06</v>
       </c>
       <c r="H11">
         <v>1.0</v>
       </c>
       <c r="I11">
-        <v>344.06</v>
+        <v>940.62</v>
       </c>
       <c r="J11">
-        <v>2.91</v>
+        <v>1.06</v>
       </c>
       <c r="K11" t="s">
         <v>15</v>
       </c>
       <c r="L11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D12">
         <v>2020</v>
       </c>
-      <c r="G12">
-[...4 lines deleted...]
-      </c>
       <c r="I12">
-        <v>940.62</v>
-[...2 lines deleted...]
-        <v>1.06</v>
+        <v>1859.37</v>
       </c>
       <c r="K12" t="s">
         <v>15</v>
       </c>
       <c r="L12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D13">
         <v>2020</v>
       </c>
       <c r="I13">
-        <v>1859.37</v>
+        <v>1125.13</v>
       </c>
       <c r="K13" t="s">
         <v>15</v>
       </c>
       <c r="L13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D14">
         <v>2020</v>
       </c>
       <c r="I14">
-        <v>1125.13</v>
+        <v>846.57</v>
       </c>
       <c r="K14" t="s">
         <v>15</v>
       </c>
       <c r="L14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D15">
         <v>2020</v>
       </c>
       <c r="I15">
-        <v>846.57</v>
+        <v>376.74</v>
       </c>
       <c r="K15" t="s">
         <v>15</v>
       </c>
       <c r="L15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D16">
         <v>2020</v>
       </c>
+      <c r="G16">
+        <v>5.11</v>
+      </c>
+      <c r="H16">
+        <v>3.0</v>
+      </c>
       <c r="I16">
-        <v>376.74</v>
+        <v>587.22</v>
+      </c>
+      <c r="J16">
+        <v>5.11</v>
       </c>
       <c r="K16" t="s">
         <v>15</v>
       </c>
       <c r="L16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17">
         <v>2020</v>
       </c>
       <c r="G17">
         <v>9.32</v>
       </c>
       <c r="H17">
         <v>2.0</v>
       </c>
       <c r="I17">
         <v>214.58</v>
       </c>
       <c r="J17">
         <v>9.32</v>
       </c>
       <c r="K17" t="s">
         <v>15</v>
       </c>
       <c r="L17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D18">
         <v>2023</v>
       </c>
+      <c r="G18">
+        <v>13.98</v>
+      </c>
+      <c r="H18">
+        <v>3.0</v>
+      </c>
       <c r="I18">
-        <v>376.74</v>
+        <v>214.58</v>
+      </c>
+      <c r="J18">
+        <v>13.98</v>
       </c>
       <c r="K18" t="s">
         <v>15</v>
       </c>
       <c r="L18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D19">
         <v>2023</v>
       </c>
-      <c r="G19">
-[...4 lines deleted...]
-      </c>
       <c r="I19">
-        <v>214.58</v>
-[...2 lines deleted...]
-        <v>13.98</v>
+        <v>376.74</v>
       </c>
       <c r="K19" t="s">
         <v>15</v>
       </c>
       <c r="L19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
         <v>19</v>
       </c>
       <c r="D20">
         <v>2023</v>
       </c>
       <c r="I20">
         <v>940.62</v>
       </c>
       <c r="K20" t="s">
@@ -1022,338 +1019,480 @@
       </c>
       <c r="C22" t="s">
         <v>22</v>
       </c>
       <c r="D22">
         <v>2023</v>
       </c>
       <c r="I22">
         <v>587.22</v>
       </c>
       <c r="K22" t="s">
         <v>15</v>
       </c>
       <c r="L22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>12</v>
       </c>
       <c r="B23" t="s">
         <v>13</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D23">
         <v>2023</v>
       </c>
-      <c r="G23">
-[...4 lines deleted...]
-      </c>
       <c r="I23">
-        <v>846.57</v>
-[...2 lines deleted...]
-        <v>1.18</v>
+        <v>1125.13</v>
       </c>
       <c r="K23" t="s">
         <v>15</v>
       </c>
       <c r="L23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>12</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24">
         <v>2023</v>
       </c>
       <c r="G24">
         <v>0.54</v>
       </c>
       <c r="H24">
         <v>1.0</v>
       </c>
       <c r="I24">
         <v>1859.37</v>
       </c>
       <c r="J24">
         <v>0.54</v>
       </c>
       <c r="K24" t="s">
         <v>15</v>
       </c>
       <c r="L24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="B25" t="s">
         <v>13</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D25">
         <v>2023</v>
       </c>
+      <c r="G25">
+        <v>1.18</v>
+      </c>
+      <c r="H25">
+        <v>1.0</v>
+      </c>
       <c r="I25">
-        <v>1125.13</v>
+        <v>846.57</v>
+      </c>
+      <c r="J25">
+        <v>1.18</v>
       </c>
       <c r="K25" t="s">
         <v>15</v>
       </c>
       <c r="L25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>13</v>
       </c>
       <c r="C26" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D26">
         <v>2024</v>
       </c>
-      <c r="G26">
-[...10 lines deleted...]
-      </c>
       <c r="K26" t="s">
         <v>15</v>
       </c>
       <c r="L26" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>13</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D27">
         <v>2024</v>
       </c>
       <c r="I27">
-        <v>1128.0</v>
+        <v>376.74</v>
       </c>
       <c r="K27" t="s">
         <v>15</v>
       </c>
       <c r="L27" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D28">
         <v>2024</v>
       </c>
       <c r="I28">
-        <v>598.0</v>
+        <v>194.7</v>
       </c>
       <c r="K28" t="s">
         <v>15</v>
       </c>
       <c r="L28" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>12</v>
       </c>
       <c r="B29" t="s">
         <v>13</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29">
         <v>2024</v>
       </c>
-      <c r="G29">
-[...4 lines deleted...]
-      </c>
       <c r="I29">
-        <v>849.0</v>
-[...2 lines deleted...]
-        <v>2.36</v>
+        <v>879.82</v>
       </c>
       <c r="K29" t="s">
         <v>15</v>
       </c>
       <c r="L29" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="B30" t="s">
         <v>13</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D30">
         <v>2024</v>
       </c>
       <c r="I30">
-        <v>355.0</v>
+        <v>1067.76</v>
       </c>
       <c r="K30" t="s">
         <v>15</v>
       </c>
       <c r="L30" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D31">
         <v>2024</v>
       </c>
       <c r="I31">
-        <v>945.0</v>
+        <v>1748.77</v>
       </c>
       <c r="K31" t="s">
         <v>15</v>
       </c>
       <c r="L31" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
         <v>13</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D32">
         <v>2024</v>
       </c>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
       <c r="K32" t="s">
         <v>15</v>
       </c>
       <c r="L32" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
         <v>13</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D33">
         <v>2024</v>
       </c>
-      <c r="G33">
-[...10 lines deleted...]
-      </c>
       <c r="K33" t="s">
         <v>15</v>
       </c>
       <c r="L33" t="s">
-        <v>24</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34">
+        <v>2025</v>
+      </c>
+      <c r="K34" t="s">
+        <v>15</v>
+      </c>
+      <c r="L34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35">
+        <v>2025</v>
+      </c>
+      <c r="I35">
+        <v>761.59</v>
+      </c>
+      <c r="K35" t="s">
+        <v>15</v>
+      </c>
+      <c r="L35" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36">
+        <v>2025</v>
+      </c>
+      <c r="I36">
+        <v>879.82</v>
+      </c>
+      <c r="K36" t="s">
+        <v>15</v>
+      </c>
+      <c r="L36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37">
+        <v>2025</v>
+      </c>
+      <c r="I37">
+        <v>587.22</v>
+      </c>
+      <c r="K37" t="s">
+        <v>15</v>
+      </c>
+      <c r="L37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38">
+        <v>2025</v>
+      </c>
+      <c r="I38">
+        <v>1067.76</v>
+      </c>
+      <c r="K38" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39">
+        <v>2025</v>
+      </c>
+      <c r="I39">
+        <v>1748.77</v>
+      </c>
+      <c r="K39" t="s">
+        <v>15</v>
+      </c>
+      <c r="L39" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40">
+        <v>2025</v>
+      </c>
+      <c r="K40" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41">
+        <v>2025</v>
+      </c>
+      <c r="I41">
+        <v>376.74</v>
+      </c>
+      <c r="K41" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">